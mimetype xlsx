--- v0 (2026-06-25)
+++ v1 (2026-08-19)
@@ -885,324 +885,324 @@
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Price</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Fees</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="n">
-        <v>45698</v>
+        <v>45753</v>
       </c>
       <c r="B2" s="5" t="inlineStr">
         <is>
           <t>Taxable</t>
         </is>
       </c>
       <c r="C2" s="5" t="inlineStr">
         <is>
           <t>VOO</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>50</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>420</v>
       </c>
       <c r="G2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Example — S&amp;P 500 core</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Example</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
-        <v>45718</v>
+        <v>45773</v>
       </c>
       <c r="B3" s="5" t="inlineStr">
         <is>
           <t>Taxable</t>
         </is>
       </c>
       <c r="C3" s="5" t="inlineStr">
         <is>
           <t>VXUS</t>
         </is>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>100</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>58.5</v>
       </c>
       <c r="G3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Example — international exposure</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Example</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="n">
-        <v>45738</v>
+        <v>45793</v>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Taxable</t>
         </is>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
           <t>AGG</t>
         </is>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>40</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>97.8</v>
       </c>
       <c r="G4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Example — bond allocation</t>
         </is>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Example</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
-        <v>45798</v>
+        <v>45853</v>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Roth IRA</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>178.45</v>
       </c>
       <c r="G5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Example — single-stock tech exposure</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Example</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
-        <v>45848</v>
+        <v>45903</v>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Roth IRA</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>MSFT</t>
         </is>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>395</v>
       </c>
       <c r="G6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Example</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Example</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
-        <v>45958</v>
+        <v>46013</v>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <t>Taxable</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>VOO</t>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>480</v>
       </c>
       <c r="G7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Example — dollar-cost averaging</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>Example</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
-        <v>46078</v>
+        <v>46133</v>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <t>Taxable</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>JNJ</t>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>148</v>
       </c>
       <c r="G8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Example — defensive healthcare</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>Example</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
-        <v>46138</v>
+        <v>46193</v>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <t>Taxable</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>VOO</t>
         </is>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>SELL</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>520</v>
       </c>
       <c r="G9" s="7" t="n">
         <v>0</v>
       </c>
@@ -1260,99 +1260,99 @@
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="n">
-        <v>45698</v>
+        <v>45753</v>
       </c>
       <c r="B2" s="5" t="inlineStr">
         <is>
           <t>Taxable</t>
         </is>
       </c>
       <c r="C2" s="5" t="inlineStr">
         <is>
           <t>DEPOSIT</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr"/>
       <c r="E2" s="7" t="n">
         <v>50000</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t>Example — initial funding</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
-        <v>45798</v>
+        <v>45853</v>
       </c>
       <c r="B3" s="5" t="inlineStr">
         <is>
           <t>Roth IRA</t>
         </is>
       </c>
       <c r="C3" s="5" t="inlineStr">
         <is>
           <t>DEPOSIT</t>
         </is>
       </c>
       <c r="D3" s="5" t="inlineStr"/>
       <c r="E3" s="7" t="n">
         <v>12000</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t>Example — Roth IRA contribution</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="n">
-        <v>46018</v>
+        <v>46073</v>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Taxable</t>
         </is>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
           <t>DIVIDEND</t>
         </is>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>VOO</t>
         </is>
       </c>
       <c r="E4" s="7" t="n">
         <v>225</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t>Example — quarterly dividend</t>
         </is>
       </c>
     </row>